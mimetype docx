--- v0 (2025-10-18)
+++ v1 (2026-11-06)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1744F106" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="006453D9" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
       </w:pPr>
       <w:r w:rsidRPr="006453D9">
         <w:t>Type of the Paper (Article, Review, Communication, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADF2382" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="003B1AF1" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI12title"/>
       </w:pPr>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="3661"/>
         <w:tblW w:w="2410" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E1540" w:rsidRPr="006331AD" w14:paraId="55559621" w14:textId="77777777" w:rsidTr="008E1540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C515B2A" w14:textId="36F786F1" w:rsidR="008E1540" w:rsidRPr="00183AB8" w:rsidRDefault="008E1540" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI61Citation"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="00183AB8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation:</w:t>
             </w:r>
             <w:r w:rsidRPr="006331AD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Lastname, F.; Lastname, F.; Lastname, F. Title. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Population Studies </w:t>
             </w:r>
             <w:r w:rsidR="00D537A3">
@@ -104,52 +104,57 @@
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:t>, x. https://doi.org/10.</w:t>
             </w:r>
             <w:r w:rsidR="00D537A3">
               <w:t>59147</w:t>
             </w:r>
             <w:r>
               <w:t>/xxxxx</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48232928" w14:textId="77777777" w:rsidR="008E1540" w:rsidRDefault="008E1540" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Academic Editor: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00562097">
-              <w:t>Firstname Lastname</w:t>
+              <w:t>Firstname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00562097">
+              <w:t xml:space="preserve"> Lastname</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07EEC7A4" w14:textId="77777777" w:rsidR="008E1540" w:rsidRPr="00D30D71" w:rsidRDefault="008E1540" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00550626">
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Received: </w:t>
             </w:r>
             <w:r w:rsidRPr="00D945EC">
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E6D8577" w14:textId="77777777" w:rsidR="008E1540" w:rsidRPr="00550626" w:rsidRDefault="008E1540" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI14history"/>
@@ -373,145 +378,168 @@
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>https://</w:t>
             </w:r>
             <w:r w:rsidRPr="006331AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>creativecommons.org/licenses/by/4.0/).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D621222" w14:textId="77777777" w:rsidR="00904094" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D945EC">
-        <w:t xml:space="preserve">Firstname Lastname </w:t>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D945EC">
+        <w:t xml:space="preserve"> Lastname </w:t>
       </w:r>
       <w:r w:rsidRPr="001F31D1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D945EC">
-        <w:t xml:space="preserve">, Firstname Lastname </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D945EC">
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D945EC">
+        <w:t xml:space="preserve"> Lastname </w:t>
       </w:r>
       <w:r w:rsidRPr="001F31D1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D945EC">
-        <w:t xml:space="preserve"> and Firstname Lastname </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D945EC">
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D945EC">
+        <w:t xml:space="preserve"> Lastname </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001F31D1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
       <w:r w:rsidRPr="00331633">
         <w:t>*</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1C02701B" w14:textId="7EC5CDB5" w:rsidR="00522304" w:rsidRPr="001C284C" w:rsidRDefault="00B670B5" w:rsidP="00522304">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1C02701B" w14:textId="7EC5CDB5" w:rsidR="00522304" w:rsidRPr="00FF120E" w:rsidRDefault="00B670B5" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C284C">
+      <w:r w:rsidRPr="00FF120E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00522304" w:rsidRPr="001C284C">
+      <w:r w:rsidR="00522304" w:rsidRPr="00FF120E">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Affiliation 1</w:t>
       </w:r>
-      <w:r w:rsidR="00D537A3">
+      <w:r w:rsidR="00D537A3" w:rsidRPr="00FF120E">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including postal address)</w:t>
       </w:r>
-      <w:r w:rsidR="00522304" w:rsidRPr="001C284C">
+      <w:r w:rsidR="00522304" w:rsidRPr="00FF120E">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>; e-mail@e-mail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24938BFC" w14:textId="28FD492A" w:rsidR="00522304" w:rsidRPr="001C284C" w:rsidRDefault="00522304" w:rsidP="00522304">
+    <w:p w14:paraId="24938BFC" w14:textId="28FD492A" w:rsidR="00522304" w:rsidRPr="00FF120E" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C284C">
+      <w:r w:rsidRPr="00FF120E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C284C">
+      <w:r w:rsidRPr="00FF120E">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Affiliation 2</w:t>
       </w:r>
-      <w:r w:rsidR="00D537A3">
+      <w:r w:rsidR="00D537A3" w:rsidRPr="00FF120E">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including postal address)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C284C">
+      <w:r w:rsidRPr="00FF120E">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>; e-mail@e-mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6E03A9" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00550626" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="000946E3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00D945EC">
         <w:tab/>
         <w:t>Correspondence: e-mail@e-mail.com; Tel.: (optional; include country code; if there are multiple correspondin</w:t>
       </w:r>
       <w:r>
         <w:t>g authors, add author initials)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568F3E50" w14:textId="136B0D0C" w:rsidR="00522304" w:rsidRPr="00550626" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI17abstract"/>
@@ -529,134 +557,142 @@
       <w:r w:rsidRPr="00D945EC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A single paragraph of about 200 words maximum. For research articles, abstracts should give a pertinent overview of the work. We strongly encourage authors to use the following style of structured abstracts, but without headings: (1) Background: Place the question addressed in a broad context and highlight the purpose of the study</w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">; (2) Methods: briefly describe the main methods or treatments applied; (3) Results: summarize the article's main findings; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the </w:t>
       </w:r>
       <w:r w:rsidR="00D537A3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>article,</w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50566DAF" w14:textId="1EBEDCCC" w:rsidR="00522304" w:rsidRPr="00550626" w:rsidRDefault="00522304" w:rsidP="00522304">
+    <w:p w14:paraId="50566DAF" w14:textId="25667C20" w:rsidR="00522304" w:rsidRPr="00550626" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI18keywords"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00550626">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D945EC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">keyword 1; keyword 2; keyword 3 (List three to </w:t>
+        <w:t xml:space="preserve">keyword 1; keyword 2; keyword 3 (List </w:t>
       </w:r>
       <w:r w:rsidR="00D537A3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>five</w:t>
       </w:r>
       <w:r w:rsidRPr="00D945EC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> pertinent keywords </w:t>
       </w:r>
       <w:r w:rsidR="00421077">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">specific to the article yet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D945EC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>reasonably common within the subject discipline.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBABEA0" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00550626" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI19line"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D2FB0C0" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="00522304">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0. How to Use This Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299CB189" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="00D81521">
+    <w:p w14:paraId="299CB189" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="00FF120E">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The template details the sections that can be used in a manuscript. Note that each section has a corresponding style, </w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t>which can be found in the “Styles”</w:t>
       </w:r>
       <w:r w:rsidR="009313EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t xml:space="preserve">menu of Word. Sections that are not mandatory are listed as such. The section titles given are for articles. Review papers and other article types have a more flexible structure. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B538AF0" w14:textId="640E7621" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="00D81521">
+    <w:p w14:paraId="2186E2A6" w14:textId="77777777" w:rsidR="00FF120E" w:rsidRDefault="00FF120E" w:rsidP="00FF120E">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B538AF0" w14:textId="22D0061A" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="00FF120E">
+      <w:pPr>
+        <w:pStyle w:val="MDPI31text"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remove this paragraph and start section numbering with 1. For any questions, please contact the editorial office of the journal or </w:t>
       </w:r>
       <w:r w:rsidR="001C284C">
         <w:t>assist.japs@uaps-uepa.org</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0625E7" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F2582">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
@@ -705,67 +741,87 @@
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04F1">
         <w:t>Materials and Methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E30032" w14:textId="24D85B2E" w:rsidR="00522304" w:rsidRDefault="00CB597B" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Materials and Methods should be described with sufficient details to allow others to replicate and build on the published results. Please note that the publication of your manuscript </w:t>
       </w:r>
       <w:r w:rsidR="007D26BD">
         <w:t>implies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that you must make all materials</w:t>
       </w:r>
       <w:r w:rsidR="00522304">
         <w:t>, data, computer code, and protocols associated with the publication available to readers. Please disclose at the submission stage any restrictions on the availability of materials or information. New methods and protocols should be described in detail while well-established methods can be briefly described and appropriately cited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308B645E" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="008E1540">
+    <w:p w14:paraId="06E5EEE5" w14:textId="77777777" w:rsidR="00FF120E" w:rsidRDefault="00FF120E" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E963AB2" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="008E1540">
+    </w:p>
+    <w:p w14:paraId="308B645E" w14:textId="0BDBB61B" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Research manuscripts reporting large datasets that are deposited in a publicly available database should specify where the data have been deposited and provide the relevant accession numbers. If the accession numbers have not yet been </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Interventionary studies involving animals or humans</w:t>
+        <w:t>obtained at the time of submission, please state that they will be provided during review. They must be provided prior to publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C4686D" w14:textId="77777777" w:rsidR="00FF120E" w:rsidRDefault="00FF120E" w:rsidP="008E1540">
+      <w:pPr>
+        <w:pStyle w:val="MDPI31text"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E963AB2" w14:textId="024AAC66" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="008E1540">
+      <w:pPr>
+        <w:pStyle w:val="MDPI31text"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Interventionary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> studies involving animals or humans</w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t>, and other studies that require ethical approval, must list the authority that provided approval and the corresponding ethical approval code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1456A29F" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="001F31D1" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001F31D1">
         <w:t>3. Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA96D3A" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>This section may be divided by subheadings. It should provide a concise and precise description of the experimental results</w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t>, their interpretation, as well as the experimental conclusions that can be drawn.</w:t>
       </w:r>
@@ -1059,213 +1115,204 @@
         <w:tblW w:w="7857" w:type="dxa"/>
         <w:tblInd w:w="1310" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
       <w:tr w:rsidR="00522304" w:rsidRPr="006331AD" w14:paraId="6FADACE8" w14:textId="77777777" w:rsidTr="008E1540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D9A4108" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="007F7C8C" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7C8C">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31BDB609" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="007F7C8C" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7C8C">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55FD40D9" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="007F7C8C" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7C8C">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="006331AD" w14:paraId="5ECCC519" w14:textId="77777777" w:rsidTr="008E1540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74CF2595" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00F220D4" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00F220D4">
               <w:t>entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49E1B525" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00F220D4" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00F220D4">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72EF3B8F" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00F220D4" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00F220D4">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="006331AD" w14:paraId="09DFDF3E" w14:textId="77777777" w:rsidTr="008E1540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70B23C80" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00F220D4" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00F220D4">
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00C7F456" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00F220D4" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00F220D4">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11F54835" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00F220D4" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00F220D4">
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r w:rsidRPr="007F7C8C">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C83FF29" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00E06592" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI43tablefooter"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -1296,51 +1343,50 @@
       </w:r>
       <w:r>
         <w:t>Table 2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB76CF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4057"/>
         <w:gridCol w:w="4268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00522304" w:rsidRPr="00196D5A" w14:paraId="093EB81B" w14:textId="77777777" w:rsidTr="006331AD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F793397" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00196D5A" w:rsidRDefault="0088318A" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI52figure"/>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00196D5A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34B8949E" wp14:editId="282A52BB">
                   <wp:extent cx="2161540" cy="2161540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 1" descr="C:\Users\martin\Downloads\testFigure.tif"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\martin\Downloads\testFigure.tif"/>
@@ -1436,51 +1482,50 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00196D5A" w14:paraId="3246573F" w14:textId="77777777" w:rsidTr="006331AD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4629A2E6" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00196D5A" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00196D5A">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE6750">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00196D5A">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="465B2925" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00196D5A" w:rsidRDefault="00522304" w:rsidP="008E1540">
@@ -1578,1038 +1623,990 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3942"/>
         <w:gridCol w:w="3089"/>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="1717"/>
       </w:tblGrid>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="10385903" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F7F2217" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00196D5A" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196D5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B4B7651" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00196D5A" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196D5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3906D07A" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00196D5A" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196D5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5578A3FF" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00196D5A" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196D5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="7258E10E" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CBB86BA" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="212C8815" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="446D406E" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E4D9BA5" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="6E42D542" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56BEC74D" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF0C07E" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="021594B8" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10F6FC89" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="3CE7D431" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14FC2C61" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="293F5231" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D40EA2E" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E64D262" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="3B0E4DAF" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24C4266E" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14032082" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5702C6D5" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2092CEA5" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="3F86C13F" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EC6FFD4" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="235125E9" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B281077" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B0CA79B" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="1E7E2491" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FB062DB" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CCD44A7" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09CF6D06" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7596350D" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="51C82E55" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="684D976E" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03B73F1E" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27FD0172" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="302D37F3" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="4D01E0CF" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07A6508B" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="126C99EC" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B59B9C4" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C387588" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="699AC0E9" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C1A4F85" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="786997DA" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05F36DAD" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C3337A" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="1BD338F5" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70E79291" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EEEC267" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A4E1D4" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="587857F5" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522304" w:rsidRPr="00655E61" w14:paraId="56C5E899" w14:textId="77777777" w:rsidTr="00284BEB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="113CD883" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="664AD455" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC0AA4D" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D523B9D" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00655E61" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01792B73" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI22heading2"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00325902">
         <w:t>3.3. Formatting of Mathematical Components</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2084838A" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00CB597B" w:rsidP="008E1540">
       <w:pPr>
@@ -2690,60 +2687,63 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10467" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10036"/>
         <w:gridCol w:w="431"/>
       </w:tblGrid>
       <w:tr w:rsidR="00522304" w:rsidRPr="006331AD" w14:paraId="6E018010" w14:textId="77777777" w:rsidTr="006331AD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78F9F9A7" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="003030D2" w:rsidRDefault="00522304" w:rsidP="008E1540">
+          <w:p w14:paraId="78F9F9A7" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00FF120E" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI39equation"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003030D2">
-[...3 lines deleted...]
-              <w:t>b + c + d + e + f + g + h + i + j + k + l + m + n + o + p + q + r + s + t + u + v + w + x + y + z</w:t>
+            <w:r w:rsidRPr="00FF120E">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>a = b + c + d + e + f + g + h + i + j + k + l + m + n + o + p + q + r + s + t + u + v + w + x + y + z</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28EB82B1" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="003030D2" w:rsidRDefault="00522304" w:rsidP="008E1540">
             <w:pPr>
               <w:pStyle w:val="MDPI3aequationnumber"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="003030D2">
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003030D2">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3042,51 +3042,57 @@
         <w:t>” for studies not involving humans or animals. You might also choose to exclude this statement if the study did not involve humans or animals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7484AE" w14:textId="77777777" w:rsidR="00484C66" w:rsidRPr="007D75A8" w:rsidRDefault="00484C66" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007D75A8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informed Consent Statement: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D75A8">
         <w:t>Any research article describing a study involving humans should contain this statement. Please add “Informed consent was obtained from all subjects involved in the study.” OR “Patient consent was waived due to REASON (please provide a detailed justification).” OR “</w:t>
       </w:r>
       <w:r w:rsidR="00615FFE">
         <w:t>Not applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D75A8">
         <w:t>” for studies not involving humans. You might also choose to exclude this statement if the study did not involve humans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6712E83E" w14:textId="77777777" w:rsidR="00484C66" w:rsidRPr="007D75A8" w:rsidRDefault="00484C66" w:rsidP="008E1540">
+    <w:p w14:paraId="0AE6A6C7" w14:textId="77777777" w:rsidR="00FF120E" w:rsidRDefault="00FF120E" w:rsidP="008E1540">
+      <w:pPr>
+        <w:pStyle w:val="MDPI62BackMatter"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6712E83E" w14:textId="0A9B8269" w:rsidR="00484C66" w:rsidRPr="007D75A8" w:rsidRDefault="00484C66" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007D75A8">
         <w:t>Written informed consent for publication must be obtained from participating patients who can be identified (including by the patients themselves). Please state “Written informed consent has been obtained from the patient(s) to publish this paper” if applicable.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="37E88E96" w14:textId="066FB11A" w:rsidR="00522304" w:rsidRPr="00613B31" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI62BackMatter"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Acknowledgments:</w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t xml:space="preserve">In this section, you can acknowledge </w:t>
@@ -3122,180 +3128,194 @@
         <w:t xml:space="preserve"> or interpretation of data; in the writing of the manuscript, or in the decision to publish the results must be declared in this section. If there is no role, please state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript, or in the decision to publish the results”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBB08BC" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00613B31" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114AF123" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00613B31" w:rsidRDefault="00522304" w:rsidP="008E1540">
+    <w:p w14:paraId="114AF123" w14:textId="7CC767F5" w:rsidR="00522304" w:rsidRPr="00613B31" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
         <w:t>The appendix is an optional section that can contain details and data supplemental to the main text</w:t>
       </w:r>
       <w:r w:rsidR="00421077">
         <w:t xml:space="preserve">—for example, explanations of experimental </w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t>details that would disrupt the flow of the main text</w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
-        <w:t xml:space="preserve"> but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. Mathematical proofs of results not central to the paper can be added as an appendix.</w:t>
+        <w:t xml:space="preserve"> but remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. Mathematical proofs of results not central to the paper can be added as an appendix.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03118138" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00613B31" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix B</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5196E8FB" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00613B31" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All appendix sections must </w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t>be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2574C266" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00FA04F1" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA04F1">
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B528C0A" w14:textId="1B8CF498" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="00522304" w:rsidP="008E1540">
+    <w:p w14:paraId="0B528C0A" w14:textId="0D252B12" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00325902">
         <w:t xml:space="preserve">References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, </w:t>
       </w:r>
       <w:r w:rsidR="001C284C" w:rsidRPr="00325902">
         <w:t>Reference Manager</w:t>
       </w:r>
+      <w:r w:rsidR="00D51CA1">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00325902">
-        <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and </w:t>
+        <w:t xml:space="preserve"> or Zotero</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51CA1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325902">
+        <w:t xml:space="preserve"> to avoid typing mistakes and </w:t>
       </w:r>
       <w:r>
         <w:t>duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D30BF5" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="537EBC46" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="0020566A" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Citations and references in the Supplementary Materials</w:t>
       </w:r>
       <w:r w:rsidR="00CB597B">
         <w:t xml:space="preserve"> are permitted </w:t>
       </w:r>
       <w:r w:rsidR="00522304" w:rsidRPr="00325902">
         <w:t xml:space="preserve">provided that they also appear in the reference list here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4009B673" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FA93EA1" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00325902">
-        <w:t>In the text, reference numbers should be placed in square brackets [ ]</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00325902">
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB597B">
         <w:t xml:space="preserve"> and placed before the punctuation; for example </w:t>
       </w:r>
       <w:r w:rsidRPr="00325902">
         <w:t>[1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD49310" w14:textId="77777777" w:rsidR="00522304" w:rsidRPr="00325902" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="381A87DB" w14:textId="77777777" w:rsidR="00522304" w:rsidRDefault="00522304" w:rsidP="008E1540">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -3450,185 +3470,183 @@
       <w:r w:rsidRPr="00325902">
         <w:t>Title of Site. Available online: URL (accessed on Day Month Year).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00522304" w:rsidSect="00284BEB">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="720" w:bottom="1077" w:left="720" w:header="1020" w:footer="340" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:distance="255" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:bidi/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21865E6E" w14:textId="77777777" w:rsidR="00E91230" w:rsidRDefault="00E91230">
+    <w:p w14:paraId="51220C27" w14:textId="77777777" w:rsidR="004C195B" w:rsidRDefault="004C195B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7423FE00" w14:textId="77777777" w:rsidR="00E91230" w:rsidRDefault="00E91230">
+    <w:p w14:paraId="019ED71E" w14:textId="77777777" w:rsidR="004C195B" w:rsidRDefault="004C195B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A1A0848" w14:textId="77777777" w:rsidR="00E90986" w:rsidRPr="00590BF9" w:rsidRDefault="00E90986" w:rsidP="00E90986">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76F6E87A" w14:textId="77777777" w:rsidR="00953C94" w:rsidRDefault="00953C94" w:rsidP="00F32F04">
     <w:pPr>
       <w:pStyle w:val="MDPIfooterfirstpage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="480" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:i/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7941850E" w14:textId="691B7B2C" w:rsidR="00E90986" w:rsidRPr="001C284C" w:rsidRDefault="001C284C" w:rsidP="006906C5">
     <w:pPr>
       <w:pStyle w:val="MDPIfooterfirstpage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8845"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
@@ -3687,89 +3705,89 @@
       <w:t>59147</w:t>
     </w:r>
     <w:r w:rsidR="00953C94">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/xxxxx</w:t>
     </w:r>
     <w:r w:rsidR="00B200C8" w:rsidRPr="001C284C">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006906C5" w:rsidRPr="006906C5">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>www.journal.uaps-uepa.org</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="766396FF" w14:textId="77777777" w:rsidR="00E91230" w:rsidRDefault="00E91230">
+    <w:p w14:paraId="7BD81646" w14:textId="77777777" w:rsidR="004C195B" w:rsidRDefault="004C195B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C191E12" w14:textId="77777777" w:rsidR="00E91230" w:rsidRDefault="00E91230">
+    <w:p w14:paraId="1B48A873" w14:textId="77777777" w:rsidR="004C195B" w:rsidRDefault="004C195B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="780A6BC3" w14:textId="77777777" w:rsidR="00E90986" w:rsidRDefault="00E90986" w:rsidP="00E90986">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="035E974D" w14:textId="725545B4" w:rsidR="00953C94" w:rsidRDefault="001C284C" w:rsidP="00B200C8">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Journal of African Population Studies </w:t>
     </w:r>
     <w:r w:rsidR="00D537A3">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>YYYY</w:t>
@@ -3865,73 +3883,72 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5EDF24F6" w14:textId="77777777" w:rsidR="00E90986" w:rsidRPr="00305CED" w:rsidRDefault="00E90986" w:rsidP="00F32F04">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8844"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="480" w:line="100" w:lineRule="exact"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10487" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3679"/>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="2273"/>
     </w:tblGrid>
     <w:tr w:rsidR="0010361D" w:rsidRPr="00B200C8" w14:paraId="228B3321" w14:textId="77777777" w:rsidTr="00B200C8">
       <w:trPr>
         <w:trHeight w:val="686"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3679" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="44089F29" w14:textId="5266D8EB" w:rsidR="00953C94" w:rsidRPr="006331AD" w:rsidRDefault="001C284C" w:rsidP="00B200C8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:pBdr>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:eastAsia="DengXian"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AF13805" wp14:editId="2596C9DE">
                 <wp:extent cx="1781023" cy="466725"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="33" name="Picture 33"/>
                 <wp:cNvGraphicFramePr>
@@ -3961,71 +3978,69 @@
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1813566" cy="475253"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4535" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="19CECA34" w14:textId="77777777" w:rsidR="00953C94" w:rsidRPr="006331AD" w:rsidRDefault="00953C94" w:rsidP="00B200C8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:pBdr>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:rPr>
               <w:rFonts w:eastAsia="DengXian"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2273" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2D2FEC5B" w14:textId="21005C98" w:rsidR="00953C94" w:rsidRPr="006331AD" w:rsidRDefault="0010361D" w:rsidP="00B200C8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:pBdr>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="DengXian"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1331368D" wp14:editId="4561FF46">
                 <wp:extent cx="642347" cy="380782"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="635"/>
                 <wp:docPr id="34" name="Picture 34"/>
                 <wp:cNvGraphicFramePr>
@@ -4072,51 +4087,51 @@
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="51354B2F" w14:textId="77777777" w:rsidR="00E90986" w:rsidRPr="00953C94" w:rsidRDefault="00E90986" w:rsidP="00F32F04">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18B468F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7E250A8"/>
     <w:lvl w:ilvl="0" w:tplc="5A92E4B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="MDPI71References"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5003,54 +5018,55 @@
   <w:num w:numId="10" w16cid:durableId="1780025365">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1145270093">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="310910044">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1005934690">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="788554311">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1348212120">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="848518433">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="510"/>
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -5092,198 +5108,203 @@
     <w:rsid w:val="001F0C32"/>
     <w:rsid w:val="001F53CA"/>
     <w:rsid w:val="001F6D18"/>
     <w:rsid w:val="002019E5"/>
     <w:rsid w:val="0020566A"/>
     <w:rsid w:val="00205AC7"/>
     <w:rsid w:val="0020625A"/>
     <w:rsid w:val="00214A6A"/>
     <w:rsid w:val="00223336"/>
     <w:rsid w:val="00257BA9"/>
     <w:rsid w:val="00284BEB"/>
     <w:rsid w:val="0028607E"/>
     <w:rsid w:val="002D57A5"/>
     <w:rsid w:val="002E3019"/>
     <w:rsid w:val="002F3D49"/>
     <w:rsid w:val="00306807"/>
     <w:rsid w:val="00322BD2"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="003663D4"/>
     <w:rsid w:val="0039002C"/>
     <w:rsid w:val="003938DA"/>
     <w:rsid w:val="00397F7A"/>
     <w:rsid w:val="00401B3A"/>
     <w:rsid w:val="00401D30"/>
     <w:rsid w:val="00407587"/>
+    <w:rsid w:val="0040794B"/>
     <w:rsid w:val="00414DE1"/>
     <w:rsid w:val="00417958"/>
     <w:rsid w:val="00421077"/>
     <w:rsid w:val="0042738E"/>
     <w:rsid w:val="0046726B"/>
     <w:rsid w:val="00484C66"/>
     <w:rsid w:val="004A751A"/>
     <w:rsid w:val="004B5280"/>
+    <w:rsid w:val="004C195B"/>
     <w:rsid w:val="004D5A80"/>
     <w:rsid w:val="004D6B8D"/>
     <w:rsid w:val="00514646"/>
     <w:rsid w:val="00522304"/>
     <w:rsid w:val="00527484"/>
     <w:rsid w:val="00547C19"/>
     <w:rsid w:val="00576272"/>
     <w:rsid w:val="005940DE"/>
     <w:rsid w:val="005B0E8A"/>
     <w:rsid w:val="005B6C3D"/>
     <w:rsid w:val="005D3416"/>
     <w:rsid w:val="005D71B5"/>
     <w:rsid w:val="005E04FC"/>
     <w:rsid w:val="005E213E"/>
     <w:rsid w:val="00615FFE"/>
     <w:rsid w:val="006211DD"/>
     <w:rsid w:val="006331AD"/>
     <w:rsid w:val="00662E41"/>
     <w:rsid w:val="006822FA"/>
     <w:rsid w:val="00686327"/>
     <w:rsid w:val="006906C5"/>
     <w:rsid w:val="00692393"/>
     <w:rsid w:val="006C61EE"/>
     <w:rsid w:val="00711C0C"/>
     <w:rsid w:val="00713758"/>
     <w:rsid w:val="007A0755"/>
     <w:rsid w:val="007B3E14"/>
     <w:rsid w:val="007C437A"/>
     <w:rsid w:val="007D1435"/>
     <w:rsid w:val="007D26BD"/>
     <w:rsid w:val="007E5A5B"/>
     <w:rsid w:val="00826149"/>
     <w:rsid w:val="0088318A"/>
     <w:rsid w:val="008B4E46"/>
     <w:rsid w:val="008C5CBF"/>
+    <w:rsid w:val="008C5FA6"/>
     <w:rsid w:val="008E00B4"/>
     <w:rsid w:val="008E1540"/>
     <w:rsid w:val="008E3B5E"/>
     <w:rsid w:val="00904094"/>
     <w:rsid w:val="009313EF"/>
     <w:rsid w:val="00950618"/>
     <w:rsid w:val="00953C94"/>
     <w:rsid w:val="00985746"/>
     <w:rsid w:val="00997B86"/>
     <w:rsid w:val="009A52C8"/>
     <w:rsid w:val="009B03B9"/>
     <w:rsid w:val="009B152D"/>
     <w:rsid w:val="009F274E"/>
     <w:rsid w:val="009F70E6"/>
     <w:rsid w:val="00A0136F"/>
     <w:rsid w:val="00A02301"/>
     <w:rsid w:val="00A146C0"/>
     <w:rsid w:val="00A41EC8"/>
     <w:rsid w:val="00A64950"/>
     <w:rsid w:val="00AC61B4"/>
     <w:rsid w:val="00AD2D7B"/>
     <w:rsid w:val="00AE0E14"/>
     <w:rsid w:val="00AE348C"/>
     <w:rsid w:val="00AF44C1"/>
     <w:rsid w:val="00B00E09"/>
     <w:rsid w:val="00B06823"/>
     <w:rsid w:val="00B200C8"/>
     <w:rsid w:val="00B230E1"/>
     <w:rsid w:val="00B432DE"/>
     <w:rsid w:val="00B56CB1"/>
     <w:rsid w:val="00B670B5"/>
     <w:rsid w:val="00B91113"/>
     <w:rsid w:val="00BE6750"/>
     <w:rsid w:val="00BF437C"/>
     <w:rsid w:val="00C13470"/>
     <w:rsid w:val="00C22823"/>
     <w:rsid w:val="00C243C9"/>
     <w:rsid w:val="00C639EA"/>
     <w:rsid w:val="00C65B0B"/>
     <w:rsid w:val="00C82596"/>
     <w:rsid w:val="00C95791"/>
     <w:rsid w:val="00CA7505"/>
     <w:rsid w:val="00CB597B"/>
     <w:rsid w:val="00CC3BD2"/>
     <w:rsid w:val="00CC57CC"/>
     <w:rsid w:val="00CC7E75"/>
     <w:rsid w:val="00D1351A"/>
     <w:rsid w:val="00D412C1"/>
+    <w:rsid w:val="00D51CA1"/>
     <w:rsid w:val="00D537A3"/>
     <w:rsid w:val="00D75394"/>
     <w:rsid w:val="00D81521"/>
     <w:rsid w:val="00D84E70"/>
     <w:rsid w:val="00D96023"/>
     <w:rsid w:val="00DC7F54"/>
     <w:rsid w:val="00DD5900"/>
     <w:rsid w:val="00E04E7D"/>
     <w:rsid w:val="00E66088"/>
     <w:rsid w:val="00E706A1"/>
     <w:rsid w:val="00E755FF"/>
     <w:rsid w:val="00E90986"/>
     <w:rsid w:val="00E91230"/>
     <w:rsid w:val="00ED1BAB"/>
     <w:rsid w:val="00F005AA"/>
     <w:rsid w:val="00F01EEE"/>
     <w:rsid w:val="00F22F3D"/>
     <w:rsid w:val="00F32F04"/>
     <w:rsid w:val="00F35C92"/>
     <w:rsid w:val="00F62C5C"/>
     <w:rsid w:val="00F71EC5"/>
     <w:rsid w:val="00FA6084"/>
     <w:rsid w:val="00FB0D48"/>
     <w:rsid w:val="00FE6577"/>
+    <w:rsid w:val="00FF120E"/>
     <w:rsid w:val="00FF1726"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="09BE2A5F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{63448797-67D3-4C69-8B19-B9C4E8B8C2AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7032,51 +7053,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI71FootNotes">
     <w:name w:val="MDPI_7.1_FootNotes"/>
     <w:qFormat/>
     <w:rsid w:val="008E00B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Palatino Linotype"/>
       <w:noProof/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:encoding w:val="iso-8859-6"/>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Makafui%20Dordoh\Desktop\JAPS\Template%20Manuscript-JAPS.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -7347,72 +7368,80 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Template Manuscript-JAPS</Template>
+  <Template>Template Manuscript-JAPS.dot</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2079</Words>
-  <Characters>11856</Characters>
+  <Words>2077</Words>
+  <Characters>11843</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Type of the Paper (Article</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13908</CharactersWithSpaces>
+  <CharactersWithSpaces>13893</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Type of the Paper (Article</dc:title>
   <dc:subject/>
   <dc:creator>Makafui Dordoh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>e7bd7b5d-3c3d-4729-8a83-4e9eb74c7e49</vt:lpwstr>
+  </property>
+</Properties>
+</file>